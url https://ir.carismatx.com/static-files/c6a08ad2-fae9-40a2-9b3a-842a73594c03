--- v0 (2026-06-19)
+++ v1 (2026-06-19)
@@ -1,3724 +1,311 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Default Extension="png" ContentType="image/png"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:body>
     <w:bookmarkStart w:id="0" w:name="page1"/>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="53" w:lineRule="exact"/>
-[...159 lines deleted...]
-        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
-            <wp:positionH relativeFrom="column">
-              <wp:posOffset>5080</wp:posOffset>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>520065</wp:posOffset>
             </wp:positionH>
-            <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>5715</wp:posOffset>
+            <wp:positionV relativeFrom="page">
+              <wp:posOffset>520065</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="7132320" cy="17145"/>
+            <wp:extent cx="6530340" cy="9660255"/>
             <wp:wrapNone/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8">
+                      <a:clrChange>
+                        <a:clrFrom>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:clrFrom>
+                        <a:clrTo>
+                          <a:srgbClr val="FFFFFF">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:clrTo>
+                      </a:clrChange>
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7132320" cy="17145"/>
-[...49 lines deleted...]
-                      <a:ext cx="7132320" cy="8255"/>
+                      <a:ext cx="6530340" cy="9660255"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="225" w:lineRule="exact"/>
-[...10 lines deleted...]
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="358" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:right="126"/>
+        <w:spacing w:after="0" w:line="287" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>UNITED STATES</w:t>
-[...3303 lines deleted...]
-        </w:drawing>
+        <w:t>This format is in the process of being created from the filing. Please check back shortly.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11900" w:h="16838" w:orient="portrait"/>
       <w:cols w:equalWidth="0" w:num="1">
-        <w:col w:w="10960"/>
+        <w:col w:w="9166"/>
       </w:cols>
-      <w:pgMar w:left="320" w:top="900" w:right="619" w:bottom="1440" w:gutter="0" w:footer="0" w:header="0"/>
+      <w:pgMar w:left="1300" w:top="1440" w:right="1440" w:bottom="1440" w:gutter="0" w:footer="0" w:header="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS PGothic">
-[...1 lines deleted...]
-    <w:charset w:val="80"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="4002009F" w:csb1="DFD70000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
 </w:fonts>
-</file>
-[...16 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
@@ -3890,51 +477,51 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>3</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>